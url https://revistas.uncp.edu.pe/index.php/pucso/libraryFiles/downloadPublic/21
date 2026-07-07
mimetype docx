--- v0 (2026-06-17)
+++ v1 (2026-07-07)
@@ -58,178 +58,178 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Título del Artículo:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Declare aquí el título de su artículo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4612067D" w14:textId="19DA5981" w:rsidR="000F3D7E" w:rsidRPr="0020328B" w:rsidRDefault="000F3D7E" w:rsidP="00946981">
       <w:pPr>
         <w:pStyle w:val="pumtdtstxt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020328B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Revista a la que postula:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8FB4DD" w14:textId="06232739" w:rsidR="000F3D7E" w:rsidRDefault="006C6716" w:rsidP="00946981">
+    <w:p w14:paraId="3C8FB4DD" w14:textId="06232739" w:rsidR="000F3D7E" w:rsidRDefault="00A3246A" w:rsidP="00946981">
       <w:pPr>
         <w:pStyle w:val="pumtdtslstCheck"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1740356389"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA0545">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000F3D7E">
         <w:t xml:space="preserve"> Prospectiva Universitaria en Ciencias de la Salud (PUCSA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701A58C0" w14:textId="42556813" w:rsidR="000F3D7E" w:rsidRDefault="006C6716" w:rsidP="00946981">
+    <w:p w14:paraId="701A58C0" w14:textId="42556813" w:rsidR="000F3D7E" w:rsidRDefault="00A3246A" w:rsidP="00946981">
       <w:pPr>
         <w:pStyle w:val="pumtdtslstCheck"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-684206956"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00512191">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000F3D7E">
         <w:t xml:space="preserve"> Prospectiva Universitaria en Ciencias Sociales (PUCSO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCBAF1E" w14:textId="2D27715D" w:rsidR="000F3D7E" w:rsidRDefault="006C6716" w:rsidP="00946981">
+    <w:p w14:paraId="3DCBAF1E" w14:textId="2D27715D" w:rsidR="000F3D7E" w:rsidRDefault="00A3246A" w:rsidP="00946981">
       <w:pPr>
         <w:pStyle w:val="pumtdtslstCheck"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1429187367"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00752F13">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000F3D7E">
         <w:t xml:space="preserve"> Prospectiva Universitaria en Ciencias Agrarias (PUCAG)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A09E4FE" w14:textId="13EF3B00" w:rsidR="000F3D7E" w:rsidRDefault="006C6716" w:rsidP="00946981">
+    <w:p w14:paraId="4A09E4FE" w14:textId="13EF3B00" w:rsidR="000F3D7E" w:rsidRDefault="00A3246A" w:rsidP="00946981">
       <w:pPr>
         <w:pStyle w:val="pumtdtslstCheck"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1638374539"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA0545">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000F3D7E">
         <w:t xml:space="preserve"> Prospectiva Universitaria en Ingeniería (PUING)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EAF31D" w14:textId="4A63401D" w:rsidR="000F3D7E" w:rsidRDefault="006C6716" w:rsidP="008540ED">
+    <w:p w14:paraId="18EAF31D" w14:textId="1FEDB975" w:rsidR="000F3D7E" w:rsidRDefault="00A3246A" w:rsidP="008540ED">
       <w:pPr>
         <w:pStyle w:val="pumtdtslstCheck"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-256674654"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
+            <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00752F13">
+          <w:r w:rsidR="003F2286">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000F3D7E">
         <w:t xml:space="preserve"> Prospectiva Universitaria en Ciencias Administrativas, Contables y Económicas (PUCACE)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DDF7A9" w14:textId="77777777" w:rsidR="000F3D7E" w:rsidRPr="00DE6E96" w:rsidRDefault="000F3D7E" w:rsidP="000F3D7E">
       <w:pPr>
         <w:pStyle w:val="pumtdtsenc2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6E96">
         <w:t>Autores:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
@@ -1917,93 +1917,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6825B7F6" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puabsTxtES"/>
       </w:pPr>
       <w:r>
         <w:t>Un único párrafo con extensión de hasta 240 palabras. Ofrecer una descripción general pertinente del trabajo. Recomendamos encarecidamente a los autores que utilicen el siguiente estilo de resúmenes estructurados: Sitúe la cuestión abordada en un contexto amplio y destaque el (1) Objetivo: propósito principal del estudio; (2) Métodos: describa brevemente los principales métodos o tratamientos aplicados; (3) Resultados: resuma los principales hallazgos; (4) Conclusiones: indique las principales conclusiones o interpretaciones. El resumen debe ser una representación objetiva del artículo y no debe contener resultados que no se presenten en el texto principal ni exagerar las conclusiones principales (Incluya en el texto los encabezados: Objetivo, métodos, resultados, conclusiones).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0F57E6" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pukeyES"/>
       </w:pPr>
       <w:r>
         <w:t>Palabras clave: Máximo cinco (5) palabras o términos relevantes, separados por coma. Evitar la sinonimia, las frases complejas y repetición con términos o palabras del título del manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09ABCBE1" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRPr="008540ED" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puabsTit"/>
         <w:rPr>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008540ED">
         <w:rPr>
           <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1EB9287E" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRPr="008540ED" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puabsTxtEN"/>
         <w:rPr>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008540ED">
         <w:rPr>
           <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>Traducción al inglés del resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405334A1" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRPr="008540ED" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pukeyEN"/>
         <w:rPr>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008540ED">
         <w:rPr>
           <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...6 lines deleted...]
-        <w:t>: Traducción al inglés de las palabras clave.</w:t>
+        <w:t>Keywords: Traducción al inglés de las palabras clave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5316C992" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puintroTit"/>
       </w:pPr>
       <w:r>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3FD203" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puintroTxt"/>
       </w:pPr>
       <w:r>
         <w:t>La introducción debe ser redactada en tiempo presente perfecto o pasado, con el propósito de ubicar brevemente el estudio en un contexto amplio y resaltar su importancia. Debe definir el propósito del trabajo y su significado. Se debe revisar cuidadosamente el estado actual del campo de la investigación y citar las publicaciones clave. Recomendamos considerar tres secciones: la primera debe explicar lo que se sabe del tema de estudio (contextualización); la segunda, debe hacer explícito lo que no se sabe y lo que va a aportar la investigación resaltando las hipótesis controvertidas y divergentes cuando sean necesarias; y, la última sección debe concluir indicando el objetivo del estudio y se debe citar únicamente las referencias originales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27688D1D" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="002A43C8">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Métodos</w:t>
@@ -2021,51 +2011,67 @@
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Procedimiento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3F13D6" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puintroTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Describa en tiempo pasado el proceso y las características generales de la investigación, desde la planificación hasta los procedimientos realizados para la obtención de los datos. Por ejemplo, puede iniciar describiendo las características generales del método como tipo, diseño y nivel. Luego describir la delimitación temporal y espacial del estudio, luego puede describir los permisos o las gestiones que tuvo que realizar para ejecutar el estudio hasta las mediciones o la recopilación de datos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CB9908" w14:textId="0EAD812D" w:rsidR="00683D59" w:rsidRDefault="00683D59" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pumetodoTit"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Método</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E8D368" w14:textId="71264255" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
+    <w:p w14:paraId="5EE692C6" w14:textId="77777777" w:rsidR="001F7B3E" w:rsidRDefault="001F7B3E" w:rsidP="001F7B3E">
+      <w:pPr>
+        <w:pStyle w:val="pue2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Procedimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522A57B9" w14:textId="4E99A606" w:rsidR="00C733CA" w:rsidRDefault="001F7B3E" w:rsidP="001F7B3E">
+      <w:pPr>
+        <w:pStyle w:val="pumetodoTxt"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Describa en tiempo pasado el proceso y las características generales de la investigación, desde la planificación hasta los procedimientos realizados para la obtención de los datos. Por ejemplo, puede iniciar describiendo las características generales del método como tipo, diseño y nivel. Luego describir la delimitación temporal y espacial del estudio, luego puede describir los permisos o las gestiones que tuvo que realizar para ejecutar el estudio hasta las mediciones o la recopilación de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E8D368" w14:textId="0E9DAE09" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Muestra o participantes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C030E60" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pumetodoTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Describa en tiempo pasado las características de la población, los criterios de inclusión o exclusión aplicados para delimitar la población objetivo. Posteriormente, describa el muestreo aplicado como el tipo de muestreo y el método de selección de las unidades de observación (participantes). Los estudios intervencionistas en los que participen animales o seres humanos, así como otros estudios que requieran aprobación ética, deben indicar la autoridad que los aprobó y el código de aprobación ética correspondiente. Los estudios observacionales deben de precisar los permisos o el “consentimiento informado” de los participantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4B71A9" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Mediciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155432BE" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
@@ -2105,156 +2111,143 @@
       </w:pPr>
       <w:r>
         <w:t>Redacte en tiempo pasado, esta sección podrá dividirse en subtítulos. Debe proporcionar una descripción concisa y precisa de los resultados experimentales, su interpretación, así como las conclusiones experimentales que se pueden extraer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEFCBE7" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puresultadosTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Los títulos de las subsecciones en el texto se enumerarán progresivamente según se consideren necesarios, hasta el tercer nivel, tal y como se muestran a continuación:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6E68A9" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Subsección</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB1EC17" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="pue3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Subsubsección</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="67BB203F" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puresultadosTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Las listas con viñetas tienen este aspecto:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D0EE53" w14:textId="205270E5" w:rsidR="002A43C8" w:rsidRPr="00B35076" w:rsidRDefault="002A43C8" w:rsidP="00207DD9">
       <w:pPr>
         <w:pStyle w:val="pulstBllt"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35076">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Primera </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Primera viñeta</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3A53AD09" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B35076">
       <w:pPr>
         <w:pStyle w:val="pulstBllt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Segunda viñeta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372205AA" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pulstBllt"/>
       </w:pPr>
       <w:r>
         <w:t>Tercera viñeta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F402AF8" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puresultadosTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Las listas numeradas pueden añadirse como sigue:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBD2843" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00207DD9">
       <w:pPr>
         <w:pStyle w:val="pulstNmbr"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Primer punto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BE66B6" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00207DD9">
       <w:pPr>
         <w:pStyle w:val="pulstNmbr"/>
       </w:pPr>
       <w:r>
         <w:t>Segundo punto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D771BD3" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00207DD9">
       <w:pPr>
         <w:pStyle w:val="pulstNmbr"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer punto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7340F8" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="003E7802">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Figuras, tablas y esquemas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799069B2" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puresultadosTxt"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Todas las figuras deben citarse en el texto principal como Figura 1, Figura 2, etc. Si fuere necesario se puede hacer uso de imágenes, fotografías o gráficos. En todos los </w:t>
-[...3 lines deleted...]
-        <w:t>casos se les llamará Figura, tal como se muestra en la Figura 1, donde se ve una imagen de prueba. Las figuras deben referenciarse antes de aparecer en el artículo, y se debe dar siempre un pequeño resumen de su contenido.</w:t>
+        <w:t>Todas las figuras deben citarse en el texto principal como Figura 1, Figura 2, etc. Si fuere necesario se puede hacer uso de imágenes, fotografías o gráficos. En todos los casos se les llamará Figura, tal como se muestra en la Figura 1, donde se ve una imagen de prueba. Las figuras deben referenciarse antes de aparecer en el artículo, y se debe dar siempre un pequeño resumen de su contenido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5683C111" w14:textId="46E1C1CE" w:rsidR="00F53CEC" w:rsidRDefault="00F53CEC" w:rsidP="00F53CEC">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Figura \* ARABIC ">
         <w:r w:rsidR="00ED36EA">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>. Incluya el título de su gráfico aquí</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F35AF5E" w14:textId="4AF24EC7" w:rsidR="002A43C8" w:rsidRDefault="00F53CEC" w:rsidP="00F53CEC">
       <w:pPr>
         <w:pStyle w:val="pufig"/>
@@ -2301,81 +2294,65 @@
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0995773A" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00F53CEC">
       <w:pPr>
         <w:pStyle w:val="punota"/>
       </w:pPr>
       <w:r>
         <w:t>Nota. Las figuras pueden tener un pie de página que indique la fuente y elaboración (de ser el caso)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C91569" w14:textId="2AE5D263" w:rsidR="00616119" w:rsidRDefault="00616119" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puresultadosTxt"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utilice la herramienta de creación de tablas de su editor </w:t>
       </w:r>
       <w:r w:rsidR="00EF41F1">
-        <w:t xml:space="preserve">(Word, libre office, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">(Word, libre office, etc). </w:t>
       </w:r>
       <w:r w:rsidR="008902F8">
         <w:t xml:space="preserve">Todas las tablas deben ser de texto editable. </w:t>
       </w:r>
       <w:r w:rsidR="00EF41F1">
         <w:t xml:space="preserve">No presente las tablas como imágenes o mapa de bits renderizados. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460BA9E3" w14:textId="111E7399" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00683D59">
       <w:pPr>
         <w:pStyle w:val="puresultadosTxt"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Todas las tablas deben citarse en el texto principal como Tabla 1, Tabla 2, etc. Se puede hacer uso de tablas para presentar datos, como se muestra en la Tabla 1, donde se puede ver información de prueba. Las tablas deben referenciarse antes de aparecer en el artículo, y se debe dar siempre un pequeño resumen de su contenido. Si el contenido de la Tabla es elaboración propia de los autores, no se </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> fuente</w:t>
+        <w:t>Todas las tablas deben citarse en el texto principal como Tabla 1, Tabla 2, etc. Se puede hacer uso de tablas para presentar datos, como se muestra en la Tabla 1, donde se puede ver información de prueba. Las tablas deben referenciarse antes de aparecer en el artículo, y se debe dar siempre un pequeño resumen de su contenido. Si el contenido de la Tabla es elaboración propia de los autores, no se declara como fuente</w:t>
       </w:r>
       <w:r w:rsidR="00BD1FE4">
         <w:t xml:space="preserve"> propia</w:t>
       </w:r>
       <w:r w:rsidR="00DC12C4">
         <w:t>, solo cuando los datos de la tabla provienen de fuente externa, declarar en la Nota de la tabla como: “Tomado de …”</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BFD12A" w14:textId="09E326AF" w:rsidR="000E4071" w:rsidRDefault="000E4071" w:rsidP="000E4071">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tabla \* ARABIC ">
         <w:r w:rsidR="00DC66C4">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
@@ -2569,73 +2546,74 @@
       <w:r w:rsidR="00C16C58">
         <w:t xml:space="preserve"> con </w:t>
       </w:r>
       <w:r>
         <w:t>información aclaratoria</w:t>
       </w:r>
       <w:r w:rsidR="00C16C58">
         <w:t xml:space="preserve"> si es necesaria. Seguir lineamientos APA 7ma ed.</w:t>
       </w:r>
       <w:r w:rsidR="0096651E">
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="00C16C58">
         <w:t>ara su redacción</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B677410" w14:textId="605AA232" w:rsidR="00ED36EA" w:rsidRDefault="00ED36EA" w:rsidP="00ED36EA">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Figura \* ARABIC ">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>. Escriba aquí el título de su figura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5793AF47" w14:textId="71F2D894" w:rsidR="002A43C8" w:rsidRDefault="00A7387A" w:rsidP="00ED36EA">
       <w:pPr>
         <w:pStyle w:val="pufig"/>
       </w:pPr>
       <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C6B9629" wp14:editId="4947F271">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C6B9629" wp14:editId="7DF075EC">
                 <wp:extent cx="5507990" cy="1593850"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:docPr id="1158399280" name="Group 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5507990" cy="1593850"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5507990" cy="1593850"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="339763228" name="Imagem 2" descr="Gráfico, Gráfico de barras&#10;&#10;Descrição gerada automaticamente"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId16" cstate="print">
@@ -2815,51 +2793,50 @@
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0695A4" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="006D4F88">
       <w:pPr>
         <w:pStyle w:val="punota"/>
       </w:pPr>
       <w:r>
         <w:t>Nota. Los esquemas siguen otro formato. Si hay varios paneles, deben enumerarse como: (a) Descripción de lo que contiene el primer panel; (b) Descripción de lo contenido en el segundo panel. Las figuras deben colocarse en el texto principal cerca de la primera vez que se citan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA9BA2C" w14:textId="2540B571" w:rsidR="00DC66C4" w:rsidRDefault="00DC66C4" w:rsidP="00DC66C4">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tabla \* ARABIC ">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC66C4">
         <w:t>Esta es una nueva tabla</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="APA7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3934,83 +3911,83 @@
       <w:r>
         <w:t xml:space="preserve">Se discuten a partir de interpretaciones y comparaciones con otros resultados de igual propósito derivado de otras investigaciones; es decir, se debe contrastar los resultados del estudio con otros, es impórtate enunciar las ventajas del estudio y sus aportes, evitando adjetivos que elogien los resultados. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C1F562" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pudiscOtrosTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Los resultados y sus implicaciones deben discutirse en el contexto más amplio posible. También pueden destacarse las futuras líneas de investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EFA139" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0408BB69" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pudiscOtrosTxt"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Las conclusiones reflejan que el objetivo establecido ha sido cumplido, así como su impacto en sentido general, de ellas suelen derivarse las recomendaciones. Constituyen el punto principal para futuras investigaciones, deben redactarse de manera breve y precisa.  No utilice guiones o viñetas para separar conclusiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0A6B5C" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Financiamiento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C580F2" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pudiscOtrosTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Los artículos que derivan de proyectos financiados deben indicar la entidad que financió la investigación (UNCP, PROCIENCIA, Etc.). Por favor añada: "Esta investigación fue financiada por NOMBRE DEL FINANCIADOR". De lo contrario, señalar: "Esta investigación no recibió financiamiento". Cabe precisar que el registro en el sistema EXFEDU y los bonos derivados de este, no se consideran como financiamiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F09A4E" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Declaración y aprobación Ética</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005C8CBD" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pudiscOtrosTxt"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Declare la aprobación ética que ha obtenido para su manuscrito, utilice cualquiera de las siguientes declaraciones. Tenga en cuenta que existen muchos tipos diferentes de declaraciones y situaciones, por lo que se proporcionan varios ejemplos, pero es posible que no cubran todos los casos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="798FDF6F" w14:textId="753760B1" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="pulstBllt"/>
       </w:pPr>
       <w:r>
         <w:t>Se obtuvo la aprobación ética para este estudio/caso/serie de casos del NOMBRE DEL COMITÉ DE ÉTICA O JUNTA DE REVISIÓN INSTITUCIONAL (NÚMERO DE APROBACIÓN/ID).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7BAF0C" w14:textId="5E89ADC1" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="pulstBllt"/>
       </w:pPr>
       <w:r>
         <w:t>La aprobación ética para este estudio fue dispensada (eximida) por el/la NOMBRE DEL COMITÉ DE ÉTICA O JUNTA DE REVISIÓN INSTITUCIONAL debido a RAZÓN DE LA DISPENSA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F71BAD" w14:textId="1E0EEC95" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="pulstBllt"/>
       </w:pPr>
       <w:r>
         <w:t>No se solicitó aprobación ética para el presente estudio debido a RAZÓN.</w:t>
@@ -4063,138 +4040,98 @@
       <w:r>
         <w:t>Conflictos de intereses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4387C1A6" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pudiscOtrosTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Declare los conflictos de intereses o indique "Los autores declaran no tener ningún conflicto de intereses". Los autores deben identificar y declarar cualquier circunstancia o interés personal que pueda percibirse como una influencia inapropiada en la representación o interpretación de los resultados de la investigación comunicados. Cualquier papel de los financiadores en el diseño del estudio; en la recogida, análisis o interpretación de los datos; en la redacción del manuscrito; o en la decisión de publicar los resultados debe declararse en esta sección. Si no hay ningún papel, indique "Los financiadores no tuvieron ningún papel en el diseño del estudio; en la recogida, análisis o interpretación de los datos; en la redacción del manuscrito; o en la decisión de publicar los resultados".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1CD33F" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="pue2"/>
       </w:pPr>
       <w:r>
         <w:t>Contribución de los autores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE0FED6" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00692485">
       <w:pPr>
         <w:pStyle w:val="pudiscOtrosTxt"/>
       </w:pPr>
       <w:r>
-        <w:t>Indicar la contribución de cada uno de los autores (utilizando sólo iniciales de nombres y apellidos) según la taxonomía de roles para la contribución de autoría CRediT (</w:t>
-[...15 lines deleted...]
-        <w:t>) de la NISO. Por ejemplo: TKMC: Conceptualización, Adquisición de financiación; ITTA: Investigación, Metodología; ABC: Validación, Elija un rol de colaborador; etc.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Indicar la contribución de cada uno de los autores (utilizando sólo iniciales de nombres y apellidos) según la taxonomía de roles para la contribución de autoría CRediT (Contributor Roles Taxonomy) de la NISO. Por ejemplo: TKMC: Conceptualización, Adquisición de financiación; ITTA: Investigación, Metodología; ABC: Validación, Elija un rol de colaborador; etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289D479D" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="purefTit"/>
       </w:pPr>
       <w:r>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D10CC8" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="002A43C8">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Debe citar mínimamente 15 publicaciones más relevantes y actualizadas. Todas las citas y referencias mencionadas en el texto deben citarse en estilo American </w:t>
-[...23 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Debe citar mínimamente 15 publicaciones más relevantes y actualizadas. Todas las citas y referencias mencionadas en el texto deben citarse en estilo American Psychological Association, 7ma. edición (APA). Utilice un software de gestión de referencias bibliográficas (Mendeley, Zotero o EndNote).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E417B7" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="purefTxt"/>
       </w:pPr>
       <w:r>
         <w:t>Smith, J. (2020). El impacto de la tecnología en la educación. Revista de Educación, 45(2), 123-137. https://doi.org/10.1186/2193-9020-3-18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136EB720" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="purefTxt"/>
       </w:pPr>
       <w:r w:rsidRPr="002A43C8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Johnson, M. A., &amp; Anderson, L. B. (2019). </w:t>
       </w:r>
       <w:r>
         <w:t>El papel de la comunicación interpersonal en los equipos de trabajo. Revista de Psicología Organizacional, 30(4), 567-582. https://doi.org/10.5678/wxyz1234</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197412D4" w14:textId="77777777" w:rsidR="002A43C8" w:rsidRDefault="002A43C8" w:rsidP="00B05AF3">
       <w:pPr>
         <w:pStyle w:val="purefTxt"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>García, R. M., Martínez, A. L., &amp; Pérez, J. R. (2018). El impacto de la dieta en la salud cardiovascular. Revista de Nutrición, 25(3), 189-205. https://doi.org/10.9876/abcd5678</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F86185D" w14:textId="77777777" w:rsidR="00A0565E" w:rsidRDefault="00A0565E" w:rsidP="00C25D40">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4589FFF3" w14:textId="1A134C10" w:rsidR="00A0565E" w:rsidRDefault="00B05AF3" w:rsidP="00B05AF3">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00075D81">
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Metadatos (</w:t>
       </w:r>
       <w:r w:rsidR="00695EC5">
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>No completar</w:t>
@@ -4848,136 +4785,136 @@
               <w:t>Rellenar por el equipo editorial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="649CF746" w14:textId="77777777" w:rsidR="00C25D40" w:rsidRPr="006F18E8" w:rsidRDefault="00C25D40" w:rsidP="00C25D40">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C25D40" w:rsidRPr="006F18E8" w:rsidSect="00F3567A">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="993" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7811E58E" w14:textId="77777777" w:rsidR="006C6716" w:rsidRDefault="006C6716" w:rsidP="00837ABE">
+    <w:p w14:paraId="74C34855" w14:textId="77777777" w:rsidR="00A3246A" w:rsidRDefault="00A3246A" w:rsidP="00837ABE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62414668" w14:textId="77777777" w:rsidR="006C6716" w:rsidRDefault="006C6716" w:rsidP="00837ABE">
+    <w:p w14:paraId="5321D458" w14:textId="77777777" w:rsidR="00A3246A" w:rsidRDefault="00A3246A" w:rsidP="00837ABE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Serif">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A11526FF" w:usb1="C000ECFB" w:usb2="00010000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A681CE7" w14:textId="77777777" w:rsidR="00204D3F" w:rsidRDefault="00204D3F"/>
 </w:ftr>
 </file>
 
@@ -5023,98 +4960,98 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BE31C64" w14:textId="77777777" w:rsidR="00355880" w:rsidRPr="00DF38A7" w:rsidRDefault="00355880" w:rsidP="00DF38A7">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77C33A4B" w14:textId="77777777" w:rsidR="00204D3F" w:rsidRDefault="00204D3F"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="777191CE" w14:textId="77777777" w:rsidR="006C6716" w:rsidRDefault="006C6716" w:rsidP="00837ABE">
+    <w:p w14:paraId="2454DA1F" w14:textId="77777777" w:rsidR="00A3246A" w:rsidRDefault="00A3246A" w:rsidP="00837ABE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D69E0B5" w14:textId="77777777" w:rsidR="006C6716" w:rsidRDefault="006C6716" w:rsidP="00837ABE">
+    <w:p w14:paraId="57B22854" w14:textId="77777777" w:rsidR="00A3246A" w:rsidRDefault="00A3246A" w:rsidP="00837ABE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02C5B550" w14:textId="77777777" w:rsidR="006F18E8" w:rsidRDefault="006F18E8"/>
   <w:p w14:paraId="0085CC38" w14:textId="77777777" w:rsidR="00C2185E" w:rsidRDefault="00C2185E"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="57" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4816"/>
       <w:gridCol w:w="3962"/>
     </w:tblGrid>
     <w:tr w:rsidR="005830BB" w:rsidRPr="005830BB" w14:paraId="51AF2618" w14:textId="77777777" w:rsidTr="006F18E8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2743" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="27F8237D" w14:textId="73291A7F" w:rsidR="005830BB" w:rsidRPr="005830BB" w:rsidRDefault="006C6716" w:rsidP="00694687">
+        <w:p w14:paraId="27F8237D" w14:textId="73291A7F" w:rsidR="005830BB" w:rsidRPr="005830BB" w:rsidRDefault="00A3246A" w:rsidP="00694687">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="31437C"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:alias w:val="Nombre de la revista"/>
               <w:tag w:val="Nombre de la revista"/>
               <w:id w:val="940798446"/>
               <w:placeholder>
                 <w:docPart w:val="91920AB8A8F2418FB4DE5DC9266D015B"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
@@ -5241,51 +5178,51 @@
               <w:bCs/>
               <w:color w:val="31437C"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="00F63470">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="31437C"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>https://revistas.uncp.edu.pe/index.php/prospectiva</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2257" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="2C5582BA" w14:textId="77777777" w:rsidR="005830BB" w:rsidRPr="005830BB" w:rsidRDefault="006C6716" w:rsidP="00523735">
+        <w:p w14:paraId="2C5582BA" w14:textId="77777777" w:rsidR="005830BB" w:rsidRPr="005830BB" w:rsidRDefault="00A3246A" w:rsidP="00523735">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:alias w:val="Artículo original"/>
               <w:tag w:val="Artículo original"/>
               <w:id w:val="1191339778"/>
               <w:placeholder>
                 <w:docPart w:val="985829A4F1C54418920FEAAEF3898077"/>
               </w:placeholder>
               <w:comboBox>
                 <w:listItem w:value="Elija un elemento."/>
                 <w:listItem w:displayText="Artículo de investigación" w:value="Artículo de investigación"/>
                 <w:listItem w:displayText="Artículo de revisión" w:value="Artículo de revisión"/>
@@ -7021,52 +6958,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="303194928">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -7150,50 +7086,51 @@
     <w:rsid w:val="00167F42"/>
     <w:rsid w:val="00170023"/>
     <w:rsid w:val="001726A0"/>
     <w:rsid w:val="00174941"/>
     <w:rsid w:val="00176EC7"/>
     <w:rsid w:val="001867B2"/>
     <w:rsid w:val="00186BA0"/>
     <w:rsid w:val="00195343"/>
     <w:rsid w:val="001958E6"/>
     <w:rsid w:val="001961B7"/>
     <w:rsid w:val="00197EAB"/>
     <w:rsid w:val="001A2BA3"/>
     <w:rsid w:val="001A57C2"/>
     <w:rsid w:val="001B30A3"/>
     <w:rsid w:val="001B4C23"/>
     <w:rsid w:val="001B5EB2"/>
     <w:rsid w:val="001B6011"/>
     <w:rsid w:val="001C1974"/>
     <w:rsid w:val="001D004C"/>
     <w:rsid w:val="001D0EF8"/>
     <w:rsid w:val="001E2D7D"/>
     <w:rsid w:val="001E68A6"/>
     <w:rsid w:val="001F126E"/>
     <w:rsid w:val="001F4D8B"/>
     <w:rsid w:val="001F6398"/>
+    <w:rsid w:val="001F7B3E"/>
     <w:rsid w:val="00200DD1"/>
     <w:rsid w:val="00201832"/>
     <w:rsid w:val="0020328B"/>
     <w:rsid w:val="00204D3F"/>
     <w:rsid w:val="002066A8"/>
     <w:rsid w:val="002066D4"/>
     <w:rsid w:val="00207079"/>
     <w:rsid w:val="002070C5"/>
     <w:rsid w:val="00207DD9"/>
     <w:rsid w:val="00211011"/>
     <w:rsid w:val="00216172"/>
     <w:rsid w:val="00217366"/>
     <w:rsid w:val="0022004F"/>
     <w:rsid w:val="00222075"/>
     <w:rsid w:val="002233A5"/>
     <w:rsid w:val="00223DC1"/>
     <w:rsid w:val="00223DD7"/>
     <w:rsid w:val="00226184"/>
     <w:rsid w:val="00227AE9"/>
     <w:rsid w:val="00227DA6"/>
     <w:rsid w:val="00241F09"/>
     <w:rsid w:val="00244B51"/>
     <w:rsid w:val="00247ECA"/>
     <w:rsid w:val="002514D5"/>
     <w:rsid w:val="00255111"/>
@@ -7234,50 +7171,51 @@
     <w:rsid w:val="00350FB5"/>
     <w:rsid w:val="00355880"/>
     <w:rsid w:val="00357400"/>
     <w:rsid w:val="00357FD9"/>
     <w:rsid w:val="0036175C"/>
     <w:rsid w:val="00363511"/>
     <w:rsid w:val="003674B2"/>
     <w:rsid w:val="003741DD"/>
     <w:rsid w:val="00376B76"/>
     <w:rsid w:val="003822CD"/>
     <w:rsid w:val="0038385E"/>
     <w:rsid w:val="00384ABD"/>
     <w:rsid w:val="003851F4"/>
     <w:rsid w:val="00387B1E"/>
     <w:rsid w:val="00390CBB"/>
     <w:rsid w:val="003B1930"/>
     <w:rsid w:val="003B6164"/>
     <w:rsid w:val="003C013E"/>
     <w:rsid w:val="003D0BCE"/>
     <w:rsid w:val="003D3B05"/>
     <w:rsid w:val="003E17EC"/>
     <w:rsid w:val="003E5859"/>
     <w:rsid w:val="003E7802"/>
     <w:rsid w:val="003F0727"/>
     <w:rsid w:val="003F0B30"/>
+    <w:rsid w:val="003F2286"/>
     <w:rsid w:val="003F2B05"/>
     <w:rsid w:val="00402052"/>
     <w:rsid w:val="0040699F"/>
     <w:rsid w:val="0040736B"/>
     <w:rsid w:val="00415FB9"/>
     <w:rsid w:val="004168A6"/>
     <w:rsid w:val="00432415"/>
     <w:rsid w:val="004342DF"/>
     <w:rsid w:val="0043541B"/>
     <w:rsid w:val="004355F3"/>
     <w:rsid w:val="004372AD"/>
     <w:rsid w:val="00441C1E"/>
     <w:rsid w:val="004451E0"/>
     <w:rsid w:val="00445DFA"/>
     <w:rsid w:val="00446E84"/>
     <w:rsid w:val="00461C79"/>
     <w:rsid w:val="00462F13"/>
     <w:rsid w:val="00465803"/>
     <w:rsid w:val="00467509"/>
     <w:rsid w:val="00476689"/>
     <w:rsid w:val="00476DD6"/>
     <w:rsid w:val="004852D5"/>
     <w:rsid w:val="00492EE7"/>
     <w:rsid w:val="004938F1"/>
     <w:rsid w:val="00494B69"/>
@@ -7390,80 +7328,82 @@
     <w:rsid w:val="006F09E3"/>
     <w:rsid w:val="006F105F"/>
     <w:rsid w:val="006F18E8"/>
     <w:rsid w:val="006F34E4"/>
     <w:rsid w:val="006F43D4"/>
     <w:rsid w:val="006F4CC7"/>
     <w:rsid w:val="006F5556"/>
     <w:rsid w:val="00713289"/>
     <w:rsid w:val="00714BC4"/>
     <w:rsid w:val="007249FE"/>
     <w:rsid w:val="00730E89"/>
     <w:rsid w:val="0073615D"/>
     <w:rsid w:val="007368F7"/>
     <w:rsid w:val="00736C0A"/>
     <w:rsid w:val="007427C3"/>
     <w:rsid w:val="00752F13"/>
     <w:rsid w:val="0075398D"/>
     <w:rsid w:val="00753AC5"/>
     <w:rsid w:val="00755813"/>
     <w:rsid w:val="00757903"/>
     <w:rsid w:val="00757DBF"/>
     <w:rsid w:val="00757DD7"/>
     <w:rsid w:val="00760AD0"/>
     <w:rsid w:val="00761003"/>
     <w:rsid w:val="00764045"/>
+    <w:rsid w:val="00764EB0"/>
     <w:rsid w:val="00773702"/>
     <w:rsid w:val="00773D44"/>
     <w:rsid w:val="00777175"/>
     <w:rsid w:val="00780990"/>
     <w:rsid w:val="00780E41"/>
     <w:rsid w:val="00782293"/>
     <w:rsid w:val="00792C38"/>
     <w:rsid w:val="00793015"/>
     <w:rsid w:val="0079617C"/>
     <w:rsid w:val="007A23C1"/>
     <w:rsid w:val="007A68D2"/>
     <w:rsid w:val="007B3FB0"/>
     <w:rsid w:val="007B629D"/>
     <w:rsid w:val="007C1C50"/>
     <w:rsid w:val="007C41F3"/>
     <w:rsid w:val="007C5355"/>
     <w:rsid w:val="007C6191"/>
     <w:rsid w:val="007D2285"/>
     <w:rsid w:val="007D2C11"/>
     <w:rsid w:val="007D4ADF"/>
     <w:rsid w:val="007D7DFC"/>
     <w:rsid w:val="007E1D4B"/>
     <w:rsid w:val="007E740F"/>
     <w:rsid w:val="007F2EC8"/>
     <w:rsid w:val="00801B78"/>
     <w:rsid w:val="00805B82"/>
     <w:rsid w:val="00813971"/>
     <w:rsid w:val="00816783"/>
     <w:rsid w:val="00827637"/>
     <w:rsid w:val="00834D2C"/>
+    <w:rsid w:val="00835221"/>
     <w:rsid w:val="00837ABE"/>
     <w:rsid w:val="008408CD"/>
     <w:rsid w:val="00841411"/>
     <w:rsid w:val="008418E9"/>
     <w:rsid w:val="008434E9"/>
     <w:rsid w:val="0084367F"/>
     <w:rsid w:val="0084556A"/>
     <w:rsid w:val="00845AA2"/>
     <w:rsid w:val="00850BED"/>
     <w:rsid w:val="008540ED"/>
     <w:rsid w:val="00856586"/>
     <w:rsid w:val="00857672"/>
     <w:rsid w:val="00861661"/>
     <w:rsid w:val="0086716A"/>
     <w:rsid w:val="00870EDD"/>
     <w:rsid w:val="00871826"/>
     <w:rsid w:val="00877B6F"/>
     <w:rsid w:val="00877B74"/>
     <w:rsid w:val="00880249"/>
     <w:rsid w:val="008902F8"/>
     <w:rsid w:val="00894082"/>
     <w:rsid w:val="00895668"/>
     <w:rsid w:val="00895AD5"/>
     <w:rsid w:val="00896938"/>
     <w:rsid w:val="00896CD3"/>
@@ -7515,50 +7455,51 @@
     <w:rsid w:val="009A016B"/>
     <w:rsid w:val="009A11BF"/>
     <w:rsid w:val="009A28AE"/>
     <w:rsid w:val="009A33F6"/>
     <w:rsid w:val="009A3846"/>
     <w:rsid w:val="009A487C"/>
     <w:rsid w:val="009B07BF"/>
     <w:rsid w:val="009B1BDE"/>
     <w:rsid w:val="009B2E8E"/>
     <w:rsid w:val="009C058A"/>
     <w:rsid w:val="009C1409"/>
     <w:rsid w:val="009D3A1D"/>
     <w:rsid w:val="009D6EDF"/>
     <w:rsid w:val="009E40C6"/>
     <w:rsid w:val="009F383C"/>
     <w:rsid w:val="009F415C"/>
     <w:rsid w:val="00A0085F"/>
     <w:rsid w:val="00A00AE7"/>
     <w:rsid w:val="00A01591"/>
     <w:rsid w:val="00A0160F"/>
     <w:rsid w:val="00A0565E"/>
     <w:rsid w:val="00A10D0C"/>
     <w:rsid w:val="00A110DB"/>
     <w:rsid w:val="00A21C8E"/>
     <w:rsid w:val="00A300C4"/>
+    <w:rsid w:val="00A3246A"/>
     <w:rsid w:val="00A36734"/>
     <w:rsid w:val="00A413F9"/>
     <w:rsid w:val="00A460A6"/>
     <w:rsid w:val="00A53AB1"/>
     <w:rsid w:val="00A56608"/>
     <w:rsid w:val="00A66B43"/>
     <w:rsid w:val="00A7387A"/>
     <w:rsid w:val="00A73BAB"/>
     <w:rsid w:val="00A7585F"/>
     <w:rsid w:val="00A76C18"/>
     <w:rsid w:val="00A76ECF"/>
     <w:rsid w:val="00A7725A"/>
     <w:rsid w:val="00A82676"/>
     <w:rsid w:val="00A83793"/>
     <w:rsid w:val="00A87CA8"/>
     <w:rsid w:val="00A90616"/>
     <w:rsid w:val="00A94B6A"/>
     <w:rsid w:val="00AA14E7"/>
     <w:rsid w:val="00AA6309"/>
     <w:rsid w:val="00AB2903"/>
     <w:rsid w:val="00AB2935"/>
     <w:rsid w:val="00AB5248"/>
     <w:rsid w:val="00AB7DA7"/>
     <w:rsid w:val="00AC2C56"/>
     <w:rsid w:val="00AC72CF"/>
@@ -7605,50 +7546,51 @@
     <w:rsid w:val="00BD7FD4"/>
     <w:rsid w:val="00BE2132"/>
     <w:rsid w:val="00BF198C"/>
     <w:rsid w:val="00BF6380"/>
     <w:rsid w:val="00C02B12"/>
     <w:rsid w:val="00C02F2D"/>
     <w:rsid w:val="00C03BAE"/>
     <w:rsid w:val="00C03C8B"/>
     <w:rsid w:val="00C03F27"/>
     <w:rsid w:val="00C07A66"/>
     <w:rsid w:val="00C100A3"/>
     <w:rsid w:val="00C114EF"/>
     <w:rsid w:val="00C16C58"/>
     <w:rsid w:val="00C175CD"/>
     <w:rsid w:val="00C2185E"/>
     <w:rsid w:val="00C221D1"/>
     <w:rsid w:val="00C23A4F"/>
     <w:rsid w:val="00C2435F"/>
     <w:rsid w:val="00C25D40"/>
     <w:rsid w:val="00C30BCE"/>
     <w:rsid w:val="00C31878"/>
     <w:rsid w:val="00C5196C"/>
     <w:rsid w:val="00C52689"/>
     <w:rsid w:val="00C7059C"/>
     <w:rsid w:val="00C723B2"/>
+    <w:rsid w:val="00C733CA"/>
     <w:rsid w:val="00C7394D"/>
     <w:rsid w:val="00C84471"/>
     <w:rsid w:val="00C86F5B"/>
     <w:rsid w:val="00C9202B"/>
     <w:rsid w:val="00C921A5"/>
     <w:rsid w:val="00C93E89"/>
     <w:rsid w:val="00CA345C"/>
     <w:rsid w:val="00CA7A6F"/>
     <w:rsid w:val="00CB3D79"/>
     <w:rsid w:val="00CB5FEF"/>
     <w:rsid w:val="00CB6314"/>
     <w:rsid w:val="00CC279E"/>
     <w:rsid w:val="00CC5881"/>
     <w:rsid w:val="00CD4909"/>
     <w:rsid w:val="00CE5693"/>
     <w:rsid w:val="00CE67E7"/>
     <w:rsid w:val="00CF5900"/>
     <w:rsid w:val="00D048B0"/>
     <w:rsid w:val="00D11CC8"/>
     <w:rsid w:val="00D124B6"/>
     <w:rsid w:val="00D13B49"/>
     <w:rsid w:val="00D205A1"/>
     <w:rsid w:val="00D30673"/>
     <w:rsid w:val="00D31C2A"/>
     <w:rsid w:val="00D326D1"/>
@@ -7686,50 +7628,51 @@
     <w:rsid w:val="00DC3003"/>
     <w:rsid w:val="00DC66C4"/>
     <w:rsid w:val="00DC6B53"/>
     <w:rsid w:val="00DD185F"/>
     <w:rsid w:val="00DD37E2"/>
     <w:rsid w:val="00DD5E32"/>
     <w:rsid w:val="00DD6500"/>
     <w:rsid w:val="00DE5689"/>
     <w:rsid w:val="00DE6E96"/>
     <w:rsid w:val="00DE7AEC"/>
     <w:rsid w:val="00DE7B41"/>
     <w:rsid w:val="00DF38A7"/>
     <w:rsid w:val="00DF4C17"/>
     <w:rsid w:val="00DF767B"/>
     <w:rsid w:val="00DF7967"/>
     <w:rsid w:val="00E01834"/>
     <w:rsid w:val="00E03A31"/>
     <w:rsid w:val="00E0799D"/>
     <w:rsid w:val="00E10C17"/>
     <w:rsid w:val="00E11AA0"/>
     <w:rsid w:val="00E12BE8"/>
     <w:rsid w:val="00E15DB0"/>
     <w:rsid w:val="00E15ECD"/>
     <w:rsid w:val="00E204CB"/>
     <w:rsid w:val="00E21AFA"/>
+    <w:rsid w:val="00E237E1"/>
     <w:rsid w:val="00E23EA2"/>
     <w:rsid w:val="00E24809"/>
     <w:rsid w:val="00E27B84"/>
     <w:rsid w:val="00E32FE8"/>
     <w:rsid w:val="00E351B7"/>
     <w:rsid w:val="00E35D35"/>
     <w:rsid w:val="00E454A6"/>
     <w:rsid w:val="00E53B4F"/>
     <w:rsid w:val="00E569F0"/>
     <w:rsid w:val="00E66877"/>
     <w:rsid w:val="00E67824"/>
     <w:rsid w:val="00E71FBE"/>
     <w:rsid w:val="00E73B53"/>
     <w:rsid w:val="00E7572E"/>
     <w:rsid w:val="00E81B56"/>
     <w:rsid w:val="00E82B9C"/>
     <w:rsid w:val="00E84B61"/>
     <w:rsid w:val="00E85BB2"/>
     <w:rsid w:val="00EA02F7"/>
     <w:rsid w:val="00EA0545"/>
     <w:rsid w:val="00EA2727"/>
     <w:rsid w:val="00EA46A1"/>
     <w:rsid w:val="00EB0B12"/>
     <w:rsid w:val="00EB21AF"/>
     <w:rsid w:val="00EB50ED"/>
@@ -9393,78 +9336,78 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Serif">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A11526FF" w:usb1="C000ECFB" w:usb2="00010000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -9484,135 +9427,139 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00072BDC"/>
     <w:rsid w:val="00027B70"/>
     <w:rsid w:val="0003159F"/>
     <w:rsid w:val="00032E99"/>
     <w:rsid w:val="00033DD9"/>
     <w:rsid w:val="0005079E"/>
     <w:rsid w:val="00072BDC"/>
     <w:rsid w:val="000D10A4"/>
     <w:rsid w:val="000D2204"/>
     <w:rsid w:val="000D3AAA"/>
     <w:rsid w:val="00137DD5"/>
     <w:rsid w:val="00171B7C"/>
     <w:rsid w:val="001958E6"/>
     <w:rsid w:val="001A2BA3"/>
     <w:rsid w:val="001F6B25"/>
     <w:rsid w:val="00241F09"/>
+    <w:rsid w:val="00243D58"/>
     <w:rsid w:val="002A6FDA"/>
     <w:rsid w:val="002B2AC7"/>
     <w:rsid w:val="002B5876"/>
     <w:rsid w:val="002C2DB2"/>
     <w:rsid w:val="002E44E8"/>
     <w:rsid w:val="002E57DD"/>
     <w:rsid w:val="0032404B"/>
     <w:rsid w:val="003340D7"/>
     <w:rsid w:val="00337965"/>
     <w:rsid w:val="00342544"/>
     <w:rsid w:val="003579AD"/>
     <w:rsid w:val="003756C1"/>
     <w:rsid w:val="003F188C"/>
     <w:rsid w:val="00464D07"/>
     <w:rsid w:val="00476DD6"/>
     <w:rsid w:val="004A61B7"/>
     <w:rsid w:val="004B20ED"/>
     <w:rsid w:val="004D14F8"/>
     <w:rsid w:val="004D1EAC"/>
     <w:rsid w:val="0051200F"/>
     <w:rsid w:val="00516FF3"/>
     <w:rsid w:val="00557A6E"/>
     <w:rsid w:val="00601F1B"/>
     <w:rsid w:val="00604E45"/>
     <w:rsid w:val="00621E92"/>
     <w:rsid w:val="00626EC0"/>
     <w:rsid w:val="00673901"/>
     <w:rsid w:val="0068620B"/>
     <w:rsid w:val="0069471D"/>
     <w:rsid w:val="0069479A"/>
     <w:rsid w:val="006C52E9"/>
     <w:rsid w:val="006C717E"/>
     <w:rsid w:val="006D2DE1"/>
     <w:rsid w:val="006E229B"/>
     <w:rsid w:val="006E2A75"/>
     <w:rsid w:val="007008F8"/>
     <w:rsid w:val="007063D7"/>
     <w:rsid w:val="007308E2"/>
     <w:rsid w:val="00767E8B"/>
     <w:rsid w:val="00773702"/>
     <w:rsid w:val="007824A3"/>
     <w:rsid w:val="007B0BB7"/>
     <w:rsid w:val="007E6715"/>
     <w:rsid w:val="007F6EA5"/>
     <w:rsid w:val="00801B78"/>
+    <w:rsid w:val="00835221"/>
     <w:rsid w:val="00895AD5"/>
     <w:rsid w:val="008A1676"/>
     <w:rsid w:val="008B5640"/>
+    <w:rsid w:val="008C00E5"/>
     <w:rsid w:val="008C6D8E"/>
     <w:rsid w:val="00925DE4"/>
     <w:rsid w:val="00970E10"/>
     <w:rsid w:val="0098615A"/>
     <w:rsid w:val="009A663A"/>
     <w:rsid w:val="009D6EDF"/>
     <w:rsid w:val="009E1AE2"/>
     <w:rsid w:val="00A0160F"/>
     <w:rsid w:val="00A149DA"/>
     <w:rsid w:val="00A20944"/>
     <w:rsid w:val="00A4549F"/>
     <w:rsid w:val="00A50DBE"/>
     <w:rsid w:val="00A76ECF"/>
     <w:rsid w:val="00A87CA8"/>
     <w:rsid w:val="00AC2C56"/>
     <w:rsid w:val="00B03196"/>
     <w:rsid w:val="00B400FA"/>
     <w:rsid w:val="00B75D26"/>
     <w:rsid w:val="00B838BF"/>
     <w:rsid w:val="00B960BD"/>
     <w:rsid w:val="00B97049"/>
     <w:rsid w:val="00BB24CF"/>
     <w:rsid w:val="00BB3B72"/>
     <w:rsid w:val="00BD1A3F"/>
     <w:rsid w:val="00C13A51"/>
     <w:rsid w:val="00C233A4"/>
     <w:rsid w:val="00C25370"/>
     <w:rsid w:val="00C65866"/>
     <w:rsid w:val="00CA6FC1"/>
     <w:rsid w:val="00CE67E7"/>
     <w:rsid w:val="00D25CB8"/>
     <w:rsid w:val="00D422F6"/>
     <w:rsid w:val="00D565E3"/>
     <w:rsid w:val="00DA09F6"/>
     <w:rsid w:val="00DA4B6A"/>
     <w:rsid w:val="00E10C17"/>
     <w:rsid w:val="00E1318C"/>
+    <w:rsid w:val="00E237E1"/>
     <w:rsid w:val="00E41B0C"/>
     <w:rsid w:val="00EA1D25"/>
     <w:rsid w:val="00ED3C87"/>
     <w:rsid w:val="00F02EAC"/>
     <w:rsid w:val="00F27BD3"/>
     <w:rsid w:val="00F73768"/>
     <w:rsid w:val="00F76D3F"/>
     <w:rsid w:val="00F80CAC"/>
     <w:rsid w:val="00FD4DA4"/>
     <w:rsid w:val="00FF473A"/>
     <w:rsid w:val="00FF633C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -10407,76 +10354,76 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BE96D45-1CE6-4D84-8248-5BF52BAB2AAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2206</Words>
-  <Characters>12138</Characters>
+  <Words>2286</Words>
+  <Characters>12573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plantilla de artículo para envío [v.1.0]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Instituto de Investigación</Manager>
   <Company>Universidad Nacional del Centro del Perú (UNCP)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14316</CharactersWithSpaces>
+  <CharactersWithSpaces>14830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Metadatos del Artículo</dc:title>
   <dc:subject>Formato de manuscrito</dc:subject>
   <dc:creator>Edgar Julian-Laime®</dc:creator>
   <cp:keywords>PUCSO</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ZOTERO_PREF_1">